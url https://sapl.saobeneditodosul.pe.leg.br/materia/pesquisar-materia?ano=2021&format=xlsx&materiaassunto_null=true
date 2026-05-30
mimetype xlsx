--- v0 (2026-02-09)
+++ v1 (2026-05-30)
@@ -54,373 +54,373 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento01_2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento01_2021.pdf</t>
   </si>
   <si>
     <t>Na condição de Vereador, legítimo representante do povo são-beneditense, venho requerer a Mesa Diretora da Câmara Municipal de São Benedito do Sul/PE, depois de ouvido o Plenário e cumpridas as formalidades regimentais, que seja solicitado ao Excelentíssimo Chefe do Poder Executivo Municipal, o Sr. Cláudio José de Amorim Júnior, a alteração do horário de funcionamento dos banheiros públicos deste Município, para que se mantenham abertos até o encerramento do horário de funcionamento dos bares de São Benedito do Sul.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/4/req_02_2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/4/req_02_2021.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: Construção de ponto de ônibus, melhorar a iluminação e instalar placas de_x000D_
 sinalização na entrada do distrito de Igarapeba._x000D_
 Na condição de Vereador, legítimo representante do povo são-beneditense, venho_x000D_
 requerer a Mesa Diretora da Câmara Municipal de São Benedito do Sul/PE, depois de_x000D_
 ouvido o Plenário e cumpridas as formalidades regimentais, seja solicitado ao_x000D_
 Excelentíssimo Chefe do Poder Executivo Municipal, o Sr. Cláudio José de Amorim_x000D_
 Júnior, que construa um ponto de ônibus, melhore a iluminação pública e instale_x000D_
 placas de sinalização na entrada do distrito de Igarapeba._x000D_
 Diante a importância do tema a ser abordado, que ensejou o envio do referido_x000D_
 requerimento, sendo certo que será recepcionado por esta Egrégia Casa legislativa e_x000D_
 devidamente aprovado pela unanimidade dos edis.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento03_2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento03_2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de São Benedito do Sul/PE, cumpridas as formalidades legais e regimentais, após de ouvido o Plenário, sendo aprovado, enviar ao Poder Executivo Municipal, em caráter de urgência, para dar cumprimento ao presente requerimento no sentido de que seja realizada a pavimentação e iluminação do acesso da escola Lindovaldo Pereira de Andrade, situado na Cidade Baixa, neste município. Renovo aos dignos pares os protestos de elevado apreço e consideração. Praça Caetano Alves de Aquino, nº 30 - Centro - Fone: (81) 3684-1179 São Benedito do Sul/PE.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/7/req_04-2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/7/req_04-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de São Benedito do Sul/PE, cumpridas as formalidades legais e regimentais, após de ouvido o Plenário, sendo aprovado, enviar ao Poder Executivo Municipal, para dar cumprimento ao presente requerimento no sentido de que seja realizada a instalação de serviço de internet nas escolas rurais deste município.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Risonildo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento05_2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento05_2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de São Benedito do Sul/PE, cumpridas as formalidades legais e regimentais, após de ouvido o Plenário, sendo aprovado, enviar ao Poder Executivo Municipal, em caráter de urgência, para dar cumprimento ao presente requerimento no sentido de que seja realizado a pavimentação da Rua Manoel Calado de Souza Melo, no bairro CM do Cajá, situado neste município, considerando a situação crítica em que se encontra.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/5/req_06_2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/5/req_06_2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de São Benedito do Sul PE, cumpridas as formalidades legais e regimentais, após de ouvido o_x000D_
 Plenário, sendo aprovado, enviar ao Poder Executivo Municipal, em caráter de urgência, para dar cumprimento ao presente requerimento no sentido de que /'"' seja implantado urgentemente um sistema de abastecimento de água potável no Loteamento Pedra do Bode, próximo a cidade baixa, nesta cidade de São Benedito do Sul.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Cláudio José Gomes de Amorim Junior</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/28/projetodeleiexecutivo012021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/28/projetodeleiexecutivo012021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE AGROECOLOGIA E PRODUÇÃO ORGÂNICA DE SÃO BENEDITO DO SUL-PE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/32/projetodeleiexecutivo022021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/32/projetodeleiexecutivo022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Protocolo de Intenções para a celebração de contrato de consórcio público._x000D_
 _x000D_
 _x000D_
 Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/33/projetodeleiexecutivo03-2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/33/projetodeleiexecutivo03-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 532 DE 12 DE ABRIL DE 2012, PARA REAJUSTAR O VALOR PAGO PELOS PLANTÕES AOS MÉDICOS A SERVÍÇO_x000D_
 DO MUNICÍPIO DE SÃO BENEDITO DO SUL-PE. O PREFEITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL-PE.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/34/projetodeleiexecutivo04-2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/34/projetodeleiexecutivo04-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da lei Federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/35/projetodeleiexecutivo05-2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/35/projetodeleiexecutivo05-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE SÃO BENEDITO DO SUL, CRIANDO E EXTINGUINDO SECRETARIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/36/projetodeleiexecutivo062021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/36/projetodeleiexecutivo062021.pdf</t>
   </si>
   <si>
     <t>,REESTRUTURA CONSELHO MUNICIPAL DE SAÚDE DE SÃO BENEDITO DO SUL-PE, DÁ OUTRAS PROVIDENCIDS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/42/projetodeleiexecutivoldo07-2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/42/projetodeleiexecutivoldo07-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/48/projetodeleiexecutivo082021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/48/projetodeleiexecutivo082021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do_x000D_
  Município de São Benedito do Sul; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de_x000D_
 previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; adequa a taxa de administração do RPPS à portaria SEPRT/ME nº 19.451/2020; e dá outras providências.  _x000D_
 _x000D_
  CRIA O SISTEMA MUNICIPAL DE PROTEÇÃO_x000D_
 AMBIENTAL - SISMMA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/52/projetodeleippa09-2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/52/projetodeleippa09-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de São Benedito do Sul para o período de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/49/projetodeleiexecutivo112021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/49/projetodeleiexecutivo112021.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO PARA OS SERVIDORES E EFETIVOS, COMISSIONADOS E TEMPORÁRIOS AGENTES PÚBLICOS E_x000D_
 PRESTADORES DE SERVIÇOS CONTRATADOS PELOS ÓRGÃOS E PODERES DO MUNICÍPIO DE SÃO BENEDITO DO SUL A IMUNIZAÇÃO CONTRA COVID-19.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/50/projetodeleiexecutivo122021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/50/projetodeleiexecutivo122021.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA MUNICIPAL DE PROTEÇÃO AMBIENTAL- SISMMA.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/54/projetodelei10-2021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/54/projetodelei10-2021.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/29/projetojoaopaulo012021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/29/projetojoaopaulo012021.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES DA CÂMARA_x000D_
 MUNICIPAL DE SÃO BENEDITO DO SUL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Celso</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/30/projetocelso022021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/30/projetocelso022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade .do estudo de_x000D_
 história do município de São Benedito do_x000D_
 Sul/PE na parte diversificada do currículo_x000D_
 escolar, nas unidades de ensino da rede_x000D_
 . pública e privada no âmbito da cidade de São_x000D_
 Benedito do Sul/PE.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/27/projetocelso032021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/27/projetocelso032021.pdf</t>
   </si>
   <si>
     <t>Nomeia como José Martins de Andrade_x000D_
 (Nozinho) o Espaço Cultural Palácio das_x000D_
 artes, localizado na Estação Ferreira, situado_x000D_
 no Distrito Igarapeba, na cidade de São_x000D_
 Benedito do Sul/PE.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Tita</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/25/projetosivanaldo042021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/25/projetosivanaldo042021.pdf</t>
   </si>
   <si>
     <t>Nomeia como Cicero Marcionilo da Silva, a nova_x000D_
 sede da Casa Legislativa deste município situada_x000D_
 Rua da Boa Vista, n!! 557, Centro, São Benedito do_x000D_
 Sul/PE.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/26/projetojoaopaulo052021.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/26/projetojoaopaulo052021.pdf</t>
   </si>
   <si>
     <t>Denomina como Plenário da Câmara Municipal_x000D_
 de São Benedito do Sul, como Plenário Cláudio_x000D_
 José Gomes de Amorim.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/65/pjto9082021_1.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/65/pjto9082021_1.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES E REGULAMENTA A CONCESSÃO DE DIÁRIAS AOS AGENTES_x000D_
 POLÍTICOS, SERVIDORES PÚBLICOS E COLABORADORES EVENTUAIS DA_x000D_
 CÂMARA MUNICIPAL DE SÃO BENEDITO DO SUL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/64/pjto26082021_2.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/64/pjto26082021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento do Poder Legislativo Municipal para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>PLCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/94/projetocomplementar.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/94/projetocomplementar.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de São Benedito do Sul; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; adequa a taxa de administração do RPPS à Portaria SEPRT/ME nº 19.451/2020; e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -727,68 +727,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/4/req_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/7/req_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/5/req_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/28/projetodeleiexecutivo012021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/32/projetodeleiexecutivo022021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/33/projetodeleiexecutivo03-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/34/projetodeleiexecutivo04-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/35/projetodeleiexecutivo05-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/36/projetodeleiexecutivo062021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/42/projetodeleiexecutivoldo07-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/48/projetodeleiexecutivo082021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/52/projetodeleippa09-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/49/projetodeleiexecutivo112021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/50/projetodeleiexecutivo122021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/54/projetodelei10-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/29/projetojoaopaulo012021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/30/projetocelso022021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/27/projetocelso032021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/25/projetosivanaldo042021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/26/projetojoaopaulo052021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/65/pjto9082021_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/64/pjto26082021_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/94/projetocomplementar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/4/req_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/7/req_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/5/req_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/28/projetodeleiexecutivo012021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/32/projetodeleiexecutivo022021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/33/projetodeleiexecutivo03-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/34/projetodeleiexecutivo04-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/35/projetodeleiexecutivo05-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/36/projetodeleiexecutivo062021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/42/projetodeleiexecutivoldo07-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/48/projetodeleiexecutivo082021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/52/projetodeleippa09-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/49/projetodeleiexecutivo112021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/50/projetodeleiexecutivo122021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/54/projetodelei10-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/29/projetojoaopaulo012021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/30/projetocelso022021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/27/projetocelso032021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/25/projetosivanaldo042021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/26/projetojoaopaulo052021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/65/pjto9082021_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/64/pjto26082021_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2021/94/projetocomplementar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>