--- v0 (2025-12-22)
+++ v1 (2026-05-29)
@@ -54,431 +54,431 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/3/requerimento_01_2022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/3/requerimento_01_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de São Benedito do Sul PE, cumpridas as formalidades legais e regimentais, após de ouvido o Plenário, sendo aprovado, enviar ao Poder Executivo Municipal o presente requerimento, no sentido de que sejam fornecidas motocicletas_x000D_
 para os agentes comunitários e de Combate às endemias para melhor atender a população bem como garantir mais eficiência no atendimento.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/11/messsias72022req.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/11/messsias72022req.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de São Benedito do SuIJPE, cumpridas as_x000D_
 formalidades legais e regimentais, após de ouvido o Plenário, sendo aprovado, enviar ao Poder_x000D_
 Executivo Municipal o presente requerimento no sentido de que seja construído velório_x000D_
 municipal._x000D_
 Renovo aos dignos pares os protestos de elevado apreço e consideração</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Amilton Costa</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento3.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento3.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de São Benedito do SuIJPE, cumpridas as_x000D_
 formalidades legais e regimentais, após de ouvido o Plenário, sendo aprovado, enviar ao Sr._x000D_
 Maurício Canuto, Presidente do Departamento de Estradas e Rodagens de Pernambuco_x000D_
 DER/PE, o presente requerimento, no sentido de que seja realizada a manutenção e a_x000D_
 alargamento do acostamento da PE 126 que liga o município de Catende até o município de_x000D_
 Quipapá, tendo em vista que há dez anos encontra-se abandonada, com vegetação invadindo a_x000D_
 via principal causando acidentes fatais e impedindo veículos de utilizar o acostamento._x000D_
 Renovo aos dignos pares os protestos de elevado apreço e consideração.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Risonildo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/9/risonildo04req2022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/9/risonildo04req2022.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: Instalar as Luminárias nos Postes da Rua Boa Vista, na altura do Posto de_x000D_
 Gasolina até o Colégio Cláudio José Gomes de Amorim, e na Rua que dá acesso as_x000D_
 Casas Azuis, ao lado da Fazenda Betânia, no Município de São Benedito do Sul.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/6/req_messias052022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/6/req_messias052022.pdf</t>
   </si>
   <si>
     <t>Na condição de Vereador, legítimo representante do povo são-beneditense, venho requerer a Mesa Diretora da Câmara Municipal de São Benedito do Sul/PE, depois de ouvido o Plenário e cumpridas as formalidades regimentais, que seja solicitado ao Excelentíssimo Chefe do Poder Executivo Municipal, o Sr. Cláudio José de Amorim Júnior, a Equiparação Salarial entre os Professores Efetivos e Contratados da rede Pública Municipal conforme o Piso Salarial Nacional, bem como, a Elevação da Base Salarial dos Servidores Efetivos que Recebem um Salário Mínimo.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Cláudio José Gomes de Amorim Junior</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/47/pjtoexecutivo16022022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/47/pjtoexecutivo16022022.pdf</t>
   </si>
   <si>
     <t>INSTITUIO PROGRAMA DE INCENTIVO AOS AGENTES_x000D_
 COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE _x000D_
 COMBATE A ENDEMIAS (ACE), NA FORMA DE INCENTIVO FINANCEIRO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/45/pjtoexecutivo08042022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/45/pjtoexecutivo08042022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PISO SALARIAL DOS PROFISSONAIS DO MAGISTÉRIO_x000D_
 NO MUNICÍPIO DE SÃO BENEDITO DO SUL -PE  A PARTIR DA_x000D_
  EDIÇÃO DA LEI FEDERAL Nº 14.113 DE 25 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pjtoexecutivo08042022_003.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pjtoexecutivo08042022_003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Protocolo de_x000D_
 Intenções para a celebração de contrato de_x000D_
 consórcio público.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/46/pjtoexcutivo25052022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/46/pjtoexcutivo25052022.pdf</t>
   </si>
   <si>
     <t>PROJETODELEI Nº 004/2022_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO DO EXERCÍCIO DE 2022, COM A FINALIDADEDE_x000D_
 VIABILIZAR A AQUISIÇÃO DE BENS E SERVIÇOS_x000D_
 COMPARTILHADOS POR MEIO DO CONSÓRCIO PÚBLICO_x000D_
 INTERMUNICIPAL DO AGRESTE PERNAMBUCANO E_x000D_
 FRONTEIRAS- CONIAPE</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/41/pjtoexecutivo26042022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/41/pjtoexecutivo26042022.pdf</t>
   </si>
   <si>
     <t>CRIA O ALUGUEL SOCIAL PARA OS MORADORES_x000D_
 DE SÃO BENEDITO DO SUL-PE RESIDENTES EM_x000D_
 ÁREAS DE RISCO._x000D_
 o PREFEITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL-PE, nó USO das_x000D_
 competências que lhes são conferidas pela Constituição Federal, pela Constituição_x000D_
 do Estado de Pernambuco e pela Lei Orgânica Municipal, submete à apreciação da_x000D_
 Câmara Municipal o seguinte_x000D_
 PROJETO de Lei:</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/40/jtoexcutivo20072022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/40/jtoexcutivo20072022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VENCIMENTODE 2 (DOIS) SALÁRIOS_x000D_
 MÍNIMOS , AOS PROFISSIONAIS GENTES COMUNITÁRIOS_x000D_
 DE SAÚDEE AGENTES COMUNITÁRIOS DE ENDEMIAS_x000D_
 (ACS E AGE).</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/51/pjtoldo07.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/51/pjtoldo07.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o_x000D_
 exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/37/pjtoexecutivo16092022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/37/pjtoexecutivo16092022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de_x000D_
 Crédito Adicional Especial e dá outras providências._x000D_
 O PREFEITO DO MUNiCÍPIO DE SÃO BENEDITO DO SUL, Estado de_x000D_
 Pernambuco, no uso de suas atribuições legais, nos termos dos artigos 42 e 43 da _x000D_
 Lei Federal nº 4320/64, submete à apreciação da câmara de vereadores o seguinte projeto de Lei:</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/55/plppan9.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/55/plppan9.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para execução_x000D_
 da parcela anual de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/53/pjtoploa0102022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/53/pjtoploa0102022.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para_x000D_
 o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/38/pjtoexcutivo10102022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/38/pjtoexcutivo10102022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de_x000D_
 Crédito Adicional Especial e dá outras providências._x000D_
 o PREFEITO DO MUNiCíPIO DE SÃO BENEDITO DO SUL, Estado de_x000D_
 Pernambuco, no uso de suas atribuições legais, nos termos dos artigos 42 e 43 da_x000D_
 Lei Federal n' 4320/64, submete à apreciação da Câmara de Vereadores o_x000D_
 seguinte projeto de Lei:</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/39/pjtoexcutivo18102022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/39/pjtoexcutivo18102022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAO SERVIÇODE TRANSPORTE_x000D_
 ESCOLARDA REDEPÚBLICADE ENSINONO_x000D_
 MUNICÍPIODESÃOBENEDITODOSUL-PE.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/20/projetolegislativo2022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/20/projetolegislativo2022.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALÁRIO MíNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL SÃO BENEDITO DO SUL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 A MESA DIRETORA DA CÂMARA MUNICIPAL DE SÃO BENEDITO DO SUL, Estado de Pernambuco, através dos poderes conferidos pela Lei Orgânica Municipal, combinados com o inciso X, do art. 37, da Constituição Federal, submete à apreciação da Câmara de Vereadores, o seguinte Projeto de Lei:</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/21/projetolegislativo2.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/21/projetolegislativo2.pdf</t>
   </si>
   <si>
     <t>Nomeia como Praça Josete Cavalcante Pereira, a praça situada_x000D_
 na Rua Boa Vista, Centro, São Benedito do Sul/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projetolegislativo032022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projetolegislativo032022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA ADMINISTRATIVA DO PODER LEGISLATIVO DO MUNICÍPlO DE SÃO BENEDITO DO SUL, E DÁ OUTRAS PROVIDÊNCIAS. A MESA DIRETORA DA CÂMARA MUNICIPAL DE SÃO BENEDITO DO SUL,_x000D_
 Estado de Pernambuco, através dos poderes conferidos pelo Regimento Interno e a Lei Orgânica Municipal, combinados com o inciso X, do art. 37, da Constituição Federal, submete à apreciação do Douto Plenário, o seguinte Projeto de Lei:</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/23/projetolegislativo42022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/23/projetolegislativo42022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA MATÉRIA DE AGROECOLOGIA NO ENSINO FUNDAMENTAL DA REDE PÚBLICA DE SÃO BENEDITO DO SUL, E DÁ _x000D_
  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/24/projetolegislativo52022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/24/projetolegislativo52022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE UMA FOLGA ANUAL PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICIPIO DE SÃO BENEDITO DO SUL, NO DIA DE SEU ANIVERSÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/66/pjto05082022_1.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/66/pjto05082022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento do Poder Legislativo_x000D_
 Municipal para o Exercício Financeiro de 2023 e_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/56/projetodecretolegislativo2022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/56/projetodecretolegislativo2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Honorário de São Benedito do Sul, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/57/projetodecretolegislativo022022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/57/projetodecretolegislativo022022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Honorário de São Benedito do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Celso</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/58/projetodecretolegislativo032022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/58/projetodecretolegislativo032022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Honorário_x000D_
 de São Benedito do Sul, e dá outras providências</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/59/projetodecretolegislativo042022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/59/projetodecretolegislativo042022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Honorário_x000D_
 de São Benedito do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Damurie</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/60/projetodecretolegislativo052022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/60/projetodecretolegislativo052022.pdf</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/61/projetodecretolegislativo062022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/61/projetodecretolegislativo062022.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Tita</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/63/projetodecretolegislativo072022.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/63/projetodecretolegislativo072022.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -782,68 +782,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/3/requerimento_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/11/messsias72022req.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/9/risonildo04req2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/6/req_messias052022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/47/pjtoexecutivo16022022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/45/pjtoexecutivo08042022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pjtoexecutivo08042022_003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/46/pjtoexcutivo25052022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/41/pjtoexecutivo26042022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/40/jtoexcutivo20072022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/51/pjtoldo07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/37/pjtoexecutivo16092022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/55/plppan9.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/53/pjtoploa0102022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/38/pjtoexcutivo10102022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/39/pjtoexcutivo18102022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/20/projetolegislativo2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/21/projetolegislativo2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projetolegislativo032022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/23/projetolegislativo42022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/24/projetolegislativo52022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/66/pjto05082022_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/56/projetodecretolegislativo2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/57/projetodecretolegislativo022022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/58/projetodecretolegislativo032022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/59/projetodecretolegislativo042022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/60/projetodecretolegislativo052022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/61/projetodecretolegislativo062022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/63/projetodecretolegislativo072022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/3/requerimento_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/11/messsias72022req.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/12/requerimento3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/9/risonildo04req2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/6/req_messias052022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/47/pjtoexecutivo16022022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/45/pjtoexecutivo08042022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pjtoexecutivo08042022_003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/46/pjtoexcutivo25052022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/41/pjtoexecutivo26042022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/40/jtoexcutivo20072022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/51/pjtoldo07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/37/pjtoexecutivo16092022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/55/plppan9.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/53/pjtoploa0102022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/38/pjtoexcutivo10102022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/39/pjtoexcutivo18102022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/20/projetolegislativo2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/21/projetolegislativo2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projetolegislativo032022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/23/projetolegislativo42022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/24/projetolegislativo52022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/66/pjto05082022_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/56/projetodecretolegislativo2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/57/projetodecretolegislativo022022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/58/projetodecretolegislativo032022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/59/projetodecretolegislativo042022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/60/projetodecretolegislativo052022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/61/projetodecretolegislativo062022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2022/63/projetodecretolegislativo072022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>