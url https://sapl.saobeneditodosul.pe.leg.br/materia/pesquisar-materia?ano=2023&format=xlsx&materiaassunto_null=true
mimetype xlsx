--- v0 (2025-12-21)
+++ v1 (2026-05-29)
@@ -54,350 +54,350 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tita</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/87/indicacaon12023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/87/indicacaon12023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA NQ 001/2023 DO PODER LEGISLATIVO MUNICIPAL, que dá_x000D_
 Sugestão de Medidas para Manutenção e Melhoria das Estradas Rurais - Projeto Caminhos_x000D_
 do Campo.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/69/rq0012023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/69/rq0012023.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: Implantação de "gelo baiano" (separador de concreto) nas principais vias do_x000D_
 centro de São Benedito do Sul/PE</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/74/req022023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/74/req022023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO QUE SEJA REALIZADO O CALÇAMENTO NA SEGUNDA RUA DA VILA AZULDESTE MUNICÍPIO DE SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/75/req032023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/75/req032023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO QUE SEJA REALIZADO O SANEAMENTO BÁSICO NA SEGUNDA RUA DA VILA AZULDESTE MUNICÍPIO DE SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Risonildo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento4.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento4.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: Construção de uma arquibancada e instalação de refletores no campo de futebol, localizado na Rua do Campo.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Cláudio José Gomes de Amorim Junior</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/17/projetoexecutivo1-2023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/17/projetoexecutivo1-2023.pdf</t>
   </si>
   <si>
     <t>PREFEITO DO MUNÍCIPIO DE SÃO BENEDITO DO SUL, no USO das atribuições que lhes são conferidas pela Constituição Federal, pela Constituição do Estado de Pernambuco e pela lei Orgânica Municipal, submete à apreciação da Câmara Municipal o seguinte PROJETO DE LEI COMPLEMENTAR: Art. 1º Esta lei cria e institui o Programa de Recuperação de Créditos da Fazenda Pública do Município de São Benedito do Sul, destinado a promover a regularização de créditos do Município, decorrentes de débitos de contribuintes e demais devedores, pessoas físicas ou jurídicas, relativos aos tributos municipais, e a outros débitos inscritos ou não em dívida ativa.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/16/projetoexecutivo2-2023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/16/projetoexecutivo2-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAN O MUNICÍPIO DE SÃO BENEDITO DO SUL-PE A EMENDA CONSTITUCIONAL Nº 114/2021, A LEI FEDERAL Nº 14.057/2020 E A LEI FEDERAL Nº 14.325/2022, REFERENTE AO REPASSE SOB FORMA DE ABONO DO VALOR PRINCIPAL DOS RECURSOS EXTRAORDINÁRIOS DO FUNDEF E FUNDEB RECEBIDOS PELO MUNICÍPIO EM DECORRÊNCIA DE DECISÕES JUDICIAIS RELATIVAS AO CÁLCULO DO VALOR ANUAL POR ALUNO PARA A DISTRIBUIÇÃO DOS RECURSOS DE QUE TRATA AO ART.47-A DA LEI FEDERAL Nº14.113/2020.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projetodoexcutivo.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projetodoexcutivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO DE PROPRIEDADE DO MUNICÍPIO PARA FINS DE CONSTRUÇÃO DE SEDE_x000D_
 QUILOMBOLA DO SITIO TIMÓTEO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_do_executivo04.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_do_executivo04.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/77/projetoexecutivo5.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/77/projetoexecutivo5.pdf</t>
   </si>
   <si>
     <t>PROÍBE A PLANTAÇÃO DE "SABIÁ" NAS ESTRADAS DO MUNICÍPIO DE SÃO BENEDITO DO SUL, ESTADO DE PERNAMBUCO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIASCORRELATAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_do_executivo06.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_do_executivo06.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de São Benedito do Sul e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 167.457,88.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_do_executivo07.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_do_executivo07.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA TEMPORARIAMENTE EM ÂMBITO MUNICIPAL A LEI FEDERAL N° 14.434, DE 4 DE AGOSTO DE 2022 QUE ESTABELECE O PISO DOS_x000D_
 PROFISSIONAIS DA ENFERMAGEM, COM BASE NA ADIN N°7222-DF.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/85/ppa_0820242025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/85/ppa_0820242025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do plano plurianual do município para execução da parcela anual de 2024 e da outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/86/projeto.loa.n9.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/86/projeto.loa.n9.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/18/projetolegislativo1-2023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/18/projetolegislativo1-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE POLÍTICAS PÚBLICAS PARA SEGURANÇA NAS ESCOLAS, CRIANDO O PROGRAMA "ESCOLA MAIS SEGURA" NO ÂMBITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS. o VEREADOR SIVANALDO MARCOLINO DA SILVA, no uso de suas atribuições_x000D_
 legais e em conformidade com o que dispõe a legislação vigente, submete à apreciação do Plenário o seguinte Projeto de Lei: Art. e Fica instituído o programa "Crianças Seguras" nas escolas da rede pública municipal de ensino do município de São Benedito do Sul, Estado de Pernambuco.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Celso</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/19/projetolegislativo22023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/19/projetolegislativo22023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO BEBÊ E DE PROTEÇÃO A PRIMEIRA INFÂNCIA NO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/73/projetodolegislativo.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/73/projetodolegislativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NAS UNIDADES ESCOLARES MUNICIPAIS DE SÃO BENEDITO DO SUL O CORREDOR CULTURAL_x000D_
 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/90/projetodelei-n.42023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/90/projetodelei-n.42023.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI Nº 004/2023 DO PODER LEGISLATIVO MUNICIPAL, Dispõe sobre a Instituição do Dia Municipal do Turismo no âmbito do Município de São Benedito do Sul, Estado de Pernambuco e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/93/projetodelei_-_n5_2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/93/projetodelei_-_n5_2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA ADMINISTRATIVA DO PODER LEGISLATIVO DO MUNICÍPIO DE SÃO BENEDITO DO SUL, ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/82/projetoderesolucao012023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/82/projetoderesolucao012023.pdf</t>
   </si>
   <si>
     <t>APROVA,COM RESSALVAS À PRESTAÇÃO DE CONTAS DE GOVERNO, DO EXERCÍCIO DE 2020 DA PREFEITURA MUNICIPAL DE SÃO BENEDITO DO SUL/PE, DO GESTOR CLÁUDIOJOSÉ GOMES DE AMORIM JÚNIOR, NOS TERMOS DO JULGAMENTO DO TCE/PE PROCESSO T.C N° 21100427-3.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_resolucao022023.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_resolucao022023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO PARCIAL DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/84/projetoderesolucao.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/84/projetoderesolucao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTALAÇÃO DE PAINEL ELETRÔNICO NA CÂMARA MUNICIPAL DE SÃO BENEDITO DO SUL, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/70/decreto01.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/70/decreto01.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021 no âmbito do Poder Legislativo Municipal, instituindo o programa de Governo Digital da Câmara Municipal de São Benedito do Sul- Pernambuco.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/71/decreto02.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/71/decreto02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da Lei federal n° 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais - LGPD), no âmbito da Câmara Municipal de São Benedito do Sul - Pernambuco.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PLCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/95/projetocomplementar01.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/95/projetocomplementar01.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA DO MUNICÍPIO DE SÃO BENEDITO DO SUL, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -704,68 +704,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/87/indicacaon12023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/69/rq0012023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/74/req022023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/75/req032023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/17/projetoexecutivo1-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/16/projetoexecutivo2-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projetodoexcutivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_do_executivo04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/77/projetoexecutivo5.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_do_executivo06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_do_executivo07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/85/ppa_0820242025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/86/projeto.loa.n9.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/18/projetolegislativo1-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/19/projetolegislativo22023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/73/projetodolegislativo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/90/projetodelei-n.42023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/93/projetodelei_-_n5_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/82/projetoderesolucao012023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_resolucao022023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/84/projetoderesolucao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/70/decreto01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/71/decreto02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/95/projetocomplementar01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/87/indicacaon12023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/69/rq0012023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/74/req022023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/75/req032023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/17/projetoexecutivo1-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/16/projetoexecutivo2-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projetodoexcutivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_do_executivo04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/77/projetoexecutivo5.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_do_executivo06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_do_executivo07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/85/ppa_0820242025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/86/projeto.loa.n9.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/18/projetolegislativo1-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/19/projetolegislativo22023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/73/projetodolegislativo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/90/projetodelei-n.42023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/93/projetodelei_-_n5_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/82/projetoderesolucao012023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_resolucao022023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/84/projetoderesolucao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/70/decreto01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/71/decreto02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2023/95/projetocomplementar01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>