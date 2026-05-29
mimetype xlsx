--- v0 (2025-12-23)
+++ v1 (2026-05-29)
@@ -54,444 +54,444 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/96/requerimentono12024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/96/requerimentono12024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A INCLUSÃO DE COZINHEIRAS E MERENDEIRAS NO ROL DE PROFISSÕES CONTIDAS NA LEI  MUNICIPAL Nº 330 DE 1997, QUE RECEBEM ADICIONAL DE INSALUBRIDADE NO ÂMBITO DESTE MUNICÍPIO DE SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento02-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento02-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado um Abrigo Canino no Âmbito do Município de São Benedito do Sul/PE</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento03-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento03-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA CRIAÇÃO DE UM ESPAÇO SOCIAL ADAPTADO PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO ÂMBITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE, DESTINADO A REALIZAÇÃO DE ACOMPANHAMENTO MULTIDICIPLINAR COM PROFISSIONAIS CAPACITADOS, VISANDO AUXILIAR NO DESENVOLVIMENTO PESSOAL E PROMOÇÃO DA INCLUSÃO NA SOCIEDADE.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n04-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n04-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECONHECIMENTO DA COMUNIDADE DO SÍTIO TIMÓTEO COMO COMUNIDADE QUILOMBOLA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_n05-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_n05-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE LIXEIRAS NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Cláudio José Gomes de Amorim Junior</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/97/pjtoexcutivono12024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/97/pjtoexcutivono12024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO NO MUNlCÍPlO DE SÃO BENEDITO DO SUL-PE A PARTIR DA EDIÇÃO DA LEI FEDERAL Nº 14.113 DE 25 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/98/pjtoexcutivono22024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/98/pjtoexcutivono22024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E ORGANIZAÇÃO DA GUARDA MUNICIPAL DE SÃO BENEDITO DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/100/projetoexecutivo032024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/100/projetoexecutivo032024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de  São Benedito do Sul com seu Regime Próprio de Previdência Social - RPPS,o Instituto de Previdência dos Servidores Municipais de São Benedito do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projetoleiexecutivo05-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projetoleiexecutivo05-2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ISENÇÃO DO ITBI - IMPOSTO SOBRE TRANSMISSÃO DE BENS IMOVÉIS, PARA OS BENEFICIÁRIOS DE PROGRAMA MINHA CASA MINHA VIDA, DE QUE TRATA A MP Nº 1.162/23, CONVERTIDA NA LEI FEDERAL Nº 14.620/23, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projetodeleiexecutivo-06-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projetodeleiexecutivo-06-2024.pdf</t>
   </si>
   <si>
     <t>Promove a adequação orçamentaria no âmbito do Município de São Benedito do Sul e autoriza a abertura de credito adicional especial ao orçamento anual de 2024 no valor de R$ 123.744,33.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projetoexecutivo07-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projetoexecutivo07-2024.pdf</t>
   </si>
   <si>
     <t>Fixa demarcação de área urbana do Município de São Benedito do Sul.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_executivo_008-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_executivo_008-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/115/projetoleieexecutivo-09-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/115/projetoleieexecutivo-09-2024.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intensões firmado pelo Município de São Benedito do Sul com a finalidade de aderir o Consórcio Intermunicipal de Segurança Pública e Defesa Social de Pernambuco/CONSEG/PE,  e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA  E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ATUALIZA O PLANO PLURIANUAL DO MUNICÍPIO PARA EXECUÇÃO DA PARCELA ANUAL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/130/projetoiptu2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/130/projetoiptu2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 726/2024, acrescentando os Art. 1º-A e Art. 1º-B, que estabelecem a isenção de IPTU, ISSQN e isenção total de taxas incidentes sobre licenciamentos e execução de obras para empreendimentos habitacionais de interesse social, e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/132/projetodeleiexecutivono014-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/132/projetodeleiexecutivono014-2024.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a isenção do pagamento de imposto de transmissão de bens imóveis – ITBI, sobre as transações  relativas a aquisição de imóveis com recursos do fundo de ferras e da reforma agrária, ao programa nacional de crédito fundiário- PNCF – e ou programa similares, por meio de recursos Públicos, Federal, Estadual ou Municipal.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projetomessias1_2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projetomessias1_2024.pdf</t>
   </si>
   <si>
     <t>NOMEIA O PARQUE DE LAZER SITUADO NO DISTRITO DE IGARAPEBA - SÃO BENEDITO DO SUL/PE, COMO PARQUE DE LAZER AUGUSTO DE SIQUEIRA FREIRE.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projetodeleilegislativo-02-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projetodeleilegislativo-02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, do Vice-Prefeito e dos Secretários do Município de São Benedito do Sul/PE, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_n03-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_n03-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ARBORIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Celso</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_04-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_04-2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ARTIFÍCIO E ASSEMELHADOS, E DE QUAISQUER OUTROS ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO COM ESTAMPIDOS, NOS EVENTOS E AMBIENTES DISPOSTOS NESTA LEI, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_n05-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_n05-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI A BANDEIRA MUNICIPAL DE SÃO BENEDITO DO SUL, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_n06-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_n06-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BRASÃO DA CÂMARA MUNICIPAL DE SÃO BENEDITO DO SUL/PE, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/108/projetoderesolucao01-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/108/projetoderesolucao01-2024.pdf</t>
   </si>
   <si>
     <t>FIxa o subsídio dos Vereadores do Município de São Benedito do Sul/PE para a Legislatura de 2025 a 2028, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_resolucao002-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_resolucao002-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO PARCIAL DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/126/projetoderesolucao-03-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/126/projetoderesolucao-03-2024.pdf</t>
   </si>
   <si>
     <t>APROVA, COM RESSALVAS A PRESTAÇÃO DE CONTAS DE GOVERNO, DO EXERCÍCIO DE 2021, DA PREFEITURA MUNICIPAL DE SÃO BENEDITO DO SUL/PE, DO GESTOR CLÁUDIO JOSÉ GOMES DE AMORIM JÚNIOR, NOS TERMOS DO JULGAMENTO DO TCE/PE PROCESSO T,C Nº22100461-0.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projetodecreto01-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projetodecreto01-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE A REGULAMENTAÇÃO DA LEI FEDERAL nº 12.527,  DE 18 DE NOVEMBRO DE 2011 ( DECRETO LEGISLATIVO DE ACESSO À INFORMAÇÃO), NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO BENEDITO DO SUL- PERNAMBUCO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projetodecreto02-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projetodecreto02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema de Informação ao Cidadão (SIC) e suas regulamentações, conforme disposições da Lei Federal nº12.527, de 18 de novembro de 2011, e Decreto Legislativo nº 04/2024 na Câmara da São Benedito do Sul, Pernambuco.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Amilton Costa</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projetodedecreto-03-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projetodedecreto-03-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário do Município de São Benedito do Sul/PE, ao Sr. Gilson Siqueira Alves, por seus relevantes serviços reconhecidamente prestados a este Município, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_decreto_no04-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_decreto_no04-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE, A SRA.  ANA CLAÚDIA DE OLIVEIRA SANTOS NERY, POR SEUS RELEVANTES SERVIÇOS RECONHECIDAMENTE PRESTADOS A ESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/129/projetodedecreto-05-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/129/projetodedecreto-05-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Aviso de Privacidade e Cookies do sítio eletrônico da Câmara Municipal de São Benedito do Sul, Estado de Pernambuco, em consonância com a Lei Federal nº 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais) e Decreto Legislativo nº 002/2023.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PLCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projetoleicomplementarexecutivo04-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projetoleicomplementarexecutivo04-2024.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Recuperação de Créditos da Fazenda Publica do Município de São Benedito do Sul para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>REVISA A LEI ORGÂNICA DO MUNICÍPIO DE SÃO BENEDITO DO SUL, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/131/mocaodeaplausosno01-2024.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/131/mocaodeaplausosno01-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PARA AS SENHORAS MARIA CARMELITA ALVES DA SILVA, MARIA ROSENILDA DE LIRA OLIVEIRA E EXPEDITA FERNANDES DA SILVA QUE SERVIRAM POR MAIS DE 30 ANOS NESTA HONRADA CASA LEGISLATIVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -798,68 +798,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/96/requerimentono12024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/97/pjtoexcutivono12024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/98/pjtoexcutivono22024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/100/projetoexecutivo032024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projetoleiexecutivo05-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projetodeleiexecutivo-06-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projetoexecutivo07-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_executivo_008-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/115/projetoleieexecutivo-09-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/130/projetoiptu2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/132/projetodeleiexecutivono014-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projetomessias1_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projetodeleilegislativo-02-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_n03-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_n06-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/108/projetoderesolucao01-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_resolucao002-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/126/projetoderesolucao-03-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projetodecreto01-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projetodecreto02-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projetodedecreto-03-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_decreto_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/129/projetodedecreto-05-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projetoleicomplementarexecutivo04-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/131/mocaodeaplausosno01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/96/requerimentono12024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/97/pjtoexcutivono12024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/98/pjtoexcutivono22024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/100/projetoexecutivo032024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projetoleiexecutivo05-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projetodeleiexecutivo-06-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projetoexecutivo07-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_executivo_008-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/115/projetoleieexecutivo-09-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/130/projetoiptu2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/132/projetodeleiexecutivono014-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projetomessias1_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projetodeleilegislativo-02-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_n03-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_n06-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/108/projetoderesolucao01-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_resolucao002-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/126/projetoderesolucao-03-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projetodecreto01-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projetodecreto02-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projetodedecreto-03-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_decreto_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/129/projetodedecreto-05-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projetoleicomplementarexecutivo04-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2024/131/mocaodeaplausosno01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>