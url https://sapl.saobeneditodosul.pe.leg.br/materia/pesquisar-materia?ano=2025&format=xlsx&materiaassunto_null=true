--- v0 (2025-12-21)
+++ v1 (2026-05-29)
@@ -10,1093 +10,1096 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="349">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lulu de Igarapeba</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/154/propostadeindicacao01-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/154/propostadeindicacao01-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE POSSIBILITE A CONCESSÃO DE PLACAS VERMELHAS A VEÍCULOS COM MOTORES ABAIXO DE OITO CILINDROS, UTILIZADOS PARA O TRANSPORTE DE PASSAGEIROS NO ÂMBITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/158/propostadeindicao_002_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/158/propostadeindicao_002_2025.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE POSSIBILITE A CONCESSÃO DE PLACAS VERMELHAS AOS VEÍCULOS UTILIZADOS POR MOTOTAXISTAS PARA O TRANSPORTE INDIVIDUAL DE PASSAGEIROS NO ÂMBITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento-1-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento-1-2025.pdf</t>
   </si>
   <si>
     <t>EQUIPARAÇÃO SALARIAL ENTRE OS PROFESSORES EFETIVOS E CONTRATADOS DA REDE PÚBLICA MUNICIPAL CONFORME O PISO SALARIAL NACIONAL.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento-2-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento-2-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O CALÇAMENTO NO TRECHO QUE LIGA O DISTRITO AO ENGENHO MUMBUCA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento-3-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento-3-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O CALÇAMENTO DA RUA JOÃO FLORENTINO DUARTE, CONHECIDA COMO RUA NOVA NO DISTRITO DE IGARAPEBA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Celso</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento-4-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento-4-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O RETORNO DAS OPERAÇÕES DA QUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/140/requerimento-05-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/140/requerimento-05-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A REQUALIFICAÇÃO DO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento-06-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento-06-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA REQUALIFICAÇÃO DO PLANO CARGO E CARREIRA DO MAGISTÉRIO DA REDE DE ENSINO DESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento-07-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento-07-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO REGULARIZAÇÃO DA SAÍDA DO VEÍCULO QUE TRANSPORTA PACIENTES PARA TRATAMENTO MÉDICO EM OUTRAS LOCALIDADES , FIXANDO COMO PONTO DE PARTIDA O POSTO DE SAÚDE DO DISTRITO DE IGARAPEBA, DESTE MUNICÍPIO DE SÃO BENEDITO DO SUL.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento-08-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento-08-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O INÍCIO DOS SERVIÇOS DA COZINHA COMUNITÁRIA NO DISTRITO DE IGARAPEBA DESTE MUNICÍPIO DE SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Maciel</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento-09-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento-09-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A AQUISIÇÃO E DISPONIBILIZAÇÃO DE UM APARELHO DE ELETROCARDIOGRAMA PARA O HOSPITAL MUNICIPAL DE SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento-10-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento-10-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REGULARIZAÇÃO DO AGENDAMENTO DE CONSULTAS E DEMAIS TRATAMENTOS MÉDICOS A SEREM REALIZADOS NO MUNICÍPIO DO RECIFE, GARANTINDO QUE ESSE SERVIÇO SEJA DISPONIBILIZADO NO POSTO DE SAÚDE DO DISTRITO DE IGARAPEBA, SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento011-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento011-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A DISPONIBILIZAÇÃO DE ATENDIMENTO POR PROFISSIONAL DE ODONTOLOGIA NO HORÁRIO NOTURNO NO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento012-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento012-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A VESTIMENTA COMPLETA E ADEQUADA  AOS PROFISSIONAIS DE SAÚDE DESTE MUNICÍPIO DE SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento013-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento013-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO O FARDAMENTO ESCOLAR DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento014-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento014-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal, através dos órgãos competentes, providencie a instalação de lixeiras em toda a extensão das ruas e avenidas. especialmente em locais de maior circulação, como praças, pontos de ônibus, áreas comerciais e proximidade de escolas e mercados. De modo que, tal medida contribuirá significativamente para limpeza urbana, a saúde pública, e a preservação do meio ambiente, além de reduzir os problemas causados pelos animais que espalham o lixo.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Bilu</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento015-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento015-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A EQUIPARAÇÃO SALARIAL ENTRE OS PROFESSORES CONTRATADOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento-16-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento-16-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando policiamento para o Distrito de Igarapeba.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/160/requerimento-17-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/160/requerimento-17-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO DISPONIBILIZAÇÃO DE CAMINHÃO PARA TRANSPORTE DAS COMPRAS DOS FEIRANTES DA CEACA, EM CARUARU/PE, PARA SÃO BENEDITO DO SUL/PE.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento-18-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento-18-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAR NOME BEM COMO CONTRATO DA EMPRESA VENCEDORA DAS MODALIDADES DE TRANSPORTE PARA PRESTAÇÃO DE SERVIÇO NAS SECRETARIAS DE: SAÚDE, EDUCAÇÃO, AÇÃO SOCIAL E INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/162/requerimento-19-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/162/requerimento-19-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAR INFORMAÇÕES PERTINENTES AO PROCESSO LICITATÓRIO Nº002/2025 CONCORRÊNCIA ELETRÔNICA Nº002/2025, AO QUE REFERE-SE A CONCLUSÃO DA CONSTRUÇÃO DE UMA QUADRA ESCOLAR COBERTA PADRÃO FNDE E PROCESSO LICITATÓRIO Nº 010/2025 CONCORRÊNCIA ELETRÔNICA Nº04/2025 REFERENTE A CONCLUSÃO DA CONSTRUÇÃO DE UMA CRECHE TIPO II PADRÃO FNDE.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/163/requerimento-20-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/163/requerimento-20-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A APRECIAÇÃO DE VOSSA SENHORIA NOS REQUERIMENTOS PROTOCOLADOS NA MINHA PRIMEIRA LEGISLATURA 2021 À 2024 NO DEPARTAMENTO DE ADMINISTRAÇÃO DA PREFEITURA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento-21-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento-21-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO IMPLEMENTAÇÃO DE COZINHA COMUNITÁRIA NAS RUAS BOA VISTA E CHÃ DO CAJÁ.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento-22-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento-22-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO O CALÇAMENTO DA LOCALIDADE CONHECIDA COMO FONTE DA VELHA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_23-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_23-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDOO CALÇAMENTO DA RUA ANTÔNIO LÚCIO SEVERINO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento-024-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento-024-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A DISPONIBILIZAÇÃO DE UM TRATOR PARA OS AGRICULTORES DO DISTRITO DE IGARAPEBA, DE AUTORIA DO VEREADOR ALUÍSIO JOÃO SOARES DA SILVA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento-25-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento-25-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO QUE SEJA CRIADO UM ABRIGO CANINO NO ÂMBITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL-PE.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/180/requerimento-26-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/180/requerimento-26-2025.pdf</t>
   </si>
   <si>
     <t>DESENVOLVER SISTEMA TIPO APLICATIVO QUE GARANTE AOS USUARIOS DA SAÚDE AGENDA OS SERVIÇOS E ODONTOLÓGICOS DE FORMA REMOTA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento-27-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento-27-2025.pdf</t>
   </si>
   <si>
     <t>CRIAR UM  CAMPO DA SEMENTEIRA DESTINADO AOS AGRICUTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento-28-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento-28-2025.pdf</t>
   </si>
   <si>
     <t>CRIAR UMA ACADEMIA DA SAÚDE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento-29-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento-29-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UMA BIBLIOTECA VIRTUAL PÚBLICA MUNICIPAL QUE OFEREÇA ACESSO GRATUITO, DEMOCRÁTICO INCLUSIVO A CONTEÚDOS DIGITAIS DE CARÁTER EDUCACIONAL, CULTURAL E CIENTÍFICO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento-30-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento-30-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A CONSTRUÇÃO DE ESPAÇO PARA A PRÁTICA DE VÓLEI.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento-31-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento-31-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento-32-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento-32-2025.pdf</t>
   </si>
   <si>
     <t>DESMEMBRAMENTO DA SECRETARIA DE ESPORTE DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento-33-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento-33-2025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO QUE SEJA PROVIDENCIADA, COM A MÁXIMA URGÊNCIA, A ELABORAÇÃO DE PROJETO DE REFORMA E RECUPERAÇÃO ESTRUTURAL DO CLUBE MUNICIPAL, LOCALIZADO NA PRAÇA CAETANO ALVES DE AQUINO - CENTRO SÃO BENEDITO DO SUL/PE, BEM COMO SUA REATIVAÇÃO PARA FINS ESPORTIVOS, CULTURAIS, EDUCACIONAIS E DE LAZER PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento-34-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento-34-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A DISPONIBILIZAÇÃO DE MAIS VEÍCULOS PARA TRANSPORTE DE PACIENTES ATÉ PALMARES.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento-35-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento-35-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A REFORMA DA FOSSA NO LOTEAMENTO HELIODORO PEREIRA DE ANDRADE.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento-36-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento-36-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A CONSTRUÇÃO DE LOMBADA DA RUA BOA VISTA , EM FRENTE À DELEGACIA CIVIL.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento-37-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento-37-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE CUMPRIR INTEGRALMENTE A RESOLUÇÃO CNE/CEB Nº 7, DE 14 DE DEZEMBRO DE 2010, QUE ESTABELECE AS DIRETRIZES CURRICULARES NACIONAIS PARA O ENSINO FUNDAMENTAL DE 9 ANOS. _x000D_
 _x000D_
 ASSEGURAR A PLENA APLICAÇÃO DA LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008, QUE INSTITUI O PISO SALARIAL PROFISSIONAL NACIONAL  PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento-38-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento-38-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA FORNECIMENTO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPIs), TABLETS, FARDAMENTO, GUARDA-SÓIS E PROTETOR SOLAR AOS AGENTES DE COMBATE A ENDEMIAS(ACE) E AGENTES COMUNITÁRIOS DE SAÚDE(ACS) DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento-039-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento-039-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A REMOÇÃO DE UM POSTE NA RUA DOM MOURA, EM FRENTE AO CARTÓRIO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento-040-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento-040-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A REFORMA DO BANHEIRO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_41_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_41_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A CONSTRUÇÃO DE VESTIÁRIO E BANHEIRO PARA O CAMPO SOCIETY DO DISTRITO DE IGARAPEBA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_42_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_42_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SR. JOSÉ RINALDO FIGUEREDO LOPES, A AQUISIÇÃO, EM CARÁTER DE MÁXIMA URGÊNCIA, DE UM DESFIBRILADOR, UMA BOMBA DE INFUSÃO E UM VENTILADOR PULMONAR PORTÁTIL PARA A UNIDADE MISTA DE SAÚDE SANTA RITA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_43_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_43_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO E DISPONIBILIZAÇÃO DE UM IMPLEMENTO AGRÍCOLO DO TIPO CARROÇA PARA ATENDIMENTO DAS NECESSIDADES DOS PEQUENOS AGRICULTORES DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE SÃO BENEDITO DO SUL- PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Rinaldo de Figueredo Lopes</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/134/projetodelei012025executivo.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/134/projetodelei012025executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO NO MUNICÍPIO DE SÃO BENEDITO DO SUL-PE A PARTIR DA EDIÇÃO DA LEI FEDERAL Nº 14.113 DE 25 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_executivo_02-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_executivo_02-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA E ATRIBUIÇÕES DOS CARGOS DE AUXILIAR DE CONTABILIDADE E DIRETOR DE CONTABILIDADE, CONSTANTE DOS ANEXOS I E II DA LEI MUNICIPAL Nº 259, DE 16 DE ABRIL DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_executivo_03-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_executivo_03-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PRESTAÇÃO DE SERVIÇO CIVIL VOLUNTÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_executivo_04-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_executivo_04-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SAIDA DO MUNICÍPIO DE SÃO BENEDITO DO SUL DO CONSÓRCIO INTERMUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL DE PERNAMBUCO - CONSEG/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_executivo_05-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_executivo_05-2025.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNÇÃO GRATIFICADA DE PREGOEIRO E A GRATIFICAÇÃO PARA O EXERCÍCIO DAS FUNÇÕES TÍPICAS DE TESOUREIRO NO ÂMBITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projetodeleiexecutivo-07-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projetodeleiexecutivo-07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delegação de competências aos Secretários Municipais para execução das etapas de contratação, empenho, liquidação e pagamento das despesas no âmbito da Administração Direta do Município de São Benedito do Sul.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projetodeleiexcutivo0082025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projetodeleiexcutivo0082025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE SÃO BENEDITO DO SUL, PARA O QUADRIÊNIO 2026/2029.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projetodeleiexcutivo0092025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projetodeleiexcutivo0092025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCICIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/213/projetoexecutivo010202520251127_08183327.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/213/projetoexecutivo010202520251127_08183327.pdf</t>
   </si>
   <si>
     <t>CRIAR A SECRETARIA MUNICIPAL DE CIÊNCIA E TECNOLOGIA NO MUNICÍPIO DE SÃO BENEDITO DO SUL, INSTITUI CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/220/projetodeleiexcutivo0112025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/220/projetodeleiexcutivo0112025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE MEIO AMBIENTE, CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE -COMDEMA - E O FUNDO MUNICIPAL DE MEIO AMBIENTE - FMMA - DO MUNICÍPIO DE SÃO BENEDITO DO SUL, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/139/projetodeleilegislativo-01-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/139/projetodeleilegislativo-01-2025.pdf</t>
   </si>
   <si>
     <t>FIXA O REAJUSTE DO VALOR DO SALÁRIO PARA O ANO DE 2025 DOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO BENEDITO DO SUL, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/150/projetodelei002-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/150/projetodelei002-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA Nº 06 NO LOTEAMENTO ZÉ BALBINO 2 DE "RUA MARIA JOSÉ NUNES", BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/149/projetodelei03-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/149/projetodelei03-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA Nº 05 NO LOTEAMENTO ZÉ BALBINO 2 DE "RUA MARIA DO CARMO FERREIRA" BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/148/projetodelei04-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/148/projetodelei04-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA Nº 07 NO LOTEAMENTO ZÉ BALBINO 2 DE "RUA OSCAR LUIZ DA SILVA", BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_legislativo_05-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_legislativo_05-2025.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 721/2024, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Rogério Zuada</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/174/projetodeleilegislativo006-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/174/projetodeleilegislativo006-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “MORADIA LEGAL” NO ÂMBITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE, DESTINADO À REGULARIZAÇÃO FUNDIÁRIA URBANA COM A CONCESSÃO GRATUITA DE ESCRITURAS PÚBLICAS ÁS FAMÍLIAS DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS, DE AUTORIA DO VEREADOR ROGÉRIO JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/188/projetodeleilegislativo-07-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/188/projetodeleilegislativo-07-2025.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O CALENDÁRIO CULTURAL DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE, COMPOSTO POR DATAS FESTIVAS, ARTÍSTICAS E CULTURAIS VIVENCIADAS PELA POPULAÇÃO LOCAL, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/192/projetodeleilegislativo-08-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/192/projetodeleilegislativo-08-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DA CONTRATAÇÃO DE COORDENADOR PEDAGÓGICO, SUPERVISOR ESCOLAR E GESTOR ESCOLAR SEM A DEVIDA FORMAÇÃO EM VEL SUPERIOR E ESPECIALIZAÇÃO LATO SENSU, NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/193/projetodeleilegislativo-09-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/193/projetodeleilegislativo-09-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DA CONTRATAÇÃO PARA O CARGO DE PROFESSOR DO ENSINO FUNDAMENTAL I E II  QUE NÃO POSSUAM CURSO SUPERIOR E FORMAÇÃO ACADÊMICA ESPECÍFICA PARA A ARÉA, NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO DE SÃO BENEDITO DO SUL-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projetodeleilegislativo-010-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projetodeleilegislativo-010-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÃMBITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL, A CAMPANHA "OUTUBRO ROSA", A SER REALIZADA ANUALMENTE DURANTE O MÊS DE OUTUBRO, BEM COMO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projetodeleilegislativo-011-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projetodeleilegislativo-011-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO À PEDOFILIA NO ÂMBITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_legislativo0122025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_legislativo0122025.pdf</t>
   </si>
   <si>
     <t>DENOMINAR O CAMPO SOCIETY DO DISTRITO DE IGARAPEBA COMO "CAMPO JAIME FLORENTINO DUARTE", E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/157/projetoderesolucao-01-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/157/projetoderesolucao-01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO ARQUIVO PÚBLICO E TABELA DE TEMPORALIDADE DOCUMENTAL DA CÂMARA MUNICIPAL DE SÃO BENEDITO DO SUL, ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/167/projetoderesolucao-02-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/167/projetoderesolucao-02-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE QUE A MESA DIRETORA DEVERÁ PROPORCIONAR A CADA VEREADOR 1 (UM) SERVIDOR PARA AUXILIAR NO EXERCÍCIO REGULAR DE SEU MANDATO, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/176/projetoderesolucao003-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/176/projetoderesolucao003-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Decoro Parlamentar e cria a Comissão de Ética e Decoro Parlamentar de Câmara Municipal de São Bendito do Sul-PE.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/175/projetoderesolucao-04-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/175/projetoderesolucao-04-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as consignações facultativas em folha de pagamento dos servidores ativos e agentes políticos do poder legislativo do município de São  Benedito do Sul-PE.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projetoderesolucao-05-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projetoderesolucao-05-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO PARCIAL DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/133/projetodedecreto01-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/133/projetodedecreto01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AVERBAÇÃO DE CONSIGNAÇÕES EM FOLHA DE PAGAMENTO,PARA FINS DE EMPRÉSTIMOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/155/projetodedecreto02-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/155/projetodedecreto02-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDER O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE SÃO BENEDITO DO SUL, ESTADO DE PERNAMBUCO, À SENHORA MARIA DO CARMO DE BARROS Y DURÁN, PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DO DESENVOLVIMENTO CULTURAL E LITERÁRIO DA COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DA LEI FEDERAL Nº 13.709, DE 14 DE AGOSTO DE 2018 (LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS- LGPD), NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO BENEDITO DO SUL- PERNAMBUCO, E REVOGA O DECRETO LEGISLATIVO Nº 002/2023.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/208/projetodedecreto-titulodecidadao-04-202520251128_08053138.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/208/projetodedecreto-titulodecidadao-04-202520251128_08053138.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ HONORÁRIA A SENHORA MARIA SOLANGE LIMA LOURENÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/209/projetodedecreto-titulodecidadao-05-202520251128_07464972.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/209/projetodedecreto-titulodecidadao-05-202520251128_07464972.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO AO SENHOR VALTER MENDES LOURENÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/210/projetodedecreto-titulodecidadao-06-202520251128_08083345.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/210/projetodedecreto-titulodecidadao-06-202520251128_08083345.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SÃO BENEDITO DO SUL AO SENHOR JOÃO NILO FREIRE ROCHA GOMES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_decreto_legislativo7_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_decreto_legislativo7_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SÃO BENEDITO DO SUL AO SENHOR ABENILDO FLORENTINO DOS SANTOS SILVA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_decreto_8_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_decreto_8_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SÃO BENEDITO DO SUL AO SENHOR EVANDRO ARRAES DE ALENCAR NORÕES.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_decreto_09_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_decreto_09_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SÃO BENEDITO DO SUL AO SENHOR MARCOS ANTÔNIO SILVA DE CARVALHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_decreto_10_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_decreto_10_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE SÃO BENEDITO DO SUL AO DEPUTADO ESTADUAL DANILO CAVALCANTE VIEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_decreto_11_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_decreto_11_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE SÃO BENEDITO DO SUL AO DEPUTADO FEDERAL LUIZ EDUARDO DE QUEIROZ CAMPOS DA FONTE ALBUQUERQUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_decreto_12_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_decreto_12_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE SÃO BENEDITO DO SUL AO DEPUTADO FEDERAL EDUARDO HENRIQUE DA FONTE DE ALBUQUERQUE SILVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_decreto_13_2025.pdf</t>
+  </si>
+  <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SÃO BENEDITO DO SUL AO DEPUTADO ESTADUAL GUSTAVO EUFRÁSIO CAMPOS GOUVEIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/173/proposta_de_emenda_01-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/173/proposta_de_emenda_01-2025.pdf</t>
   </si>
   <si>
     <t>NOMEIA O ART. 22 DA LEI ORGÂNICA MUNICIPAL DE SÃO BENEDITO DO SUL/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/204/mocaodeaplausos-01-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/204/mocaodeaplausos-01-2025.pdf</t>
   </si>
   <si>
     <t>SUBMETE À APRECIAÇÃO DESTE EGRÉGIO PLENÁRIO A PRESENTE MOÇÃO DE APLAUSOS AO EXCELENTÍSSIMO SENHOR JOSÉ RINALDO FIGUEIREDO LOPES.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/205/mocaodeaplausos-02-2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/205/mocaodeaplausos-02-2025.pdf</t>
   </si>
   <si>
     <t>SUBMETE A APRECIAÇÃO DO PLENÁRIO DESTA CASA LEGISLATIVA A PRESENTE MOÇAO DE APLAUSOS AOS INTEGRANTES DO 10º BATALHÃO DA POLÍCIA MILITAR DE PERNAMBUCO (10º BPM).</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/211/mocaodeaplauso03_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/211/mocaodeaplauso03_2025.pdf</t>
   </si>
   <si>
     <t>SUBMETE A APRECIAÇÃO DESTE EGRÉGIO PLENÁRIO A PRESENTE MOÇAO DE APLAUSOS AO SENHOR JOSÉ ROBERTO OLIVEIRA DA SILVA, EM RECONHECIMENTO ÁS INUMERAS AÇÕES SOCIAIS REALIZADAS EM BENEFÍCIO DA POPULAÇAO DE SÃO BENEDITO DO SUL.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/226/mocao_de_aplauso004_2025.pdf</t>
+    <t>http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/226/mocao_de_aplauso004_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO EX-PREFEITO DO MUNICÍPIO DE SÃO BENEDITO DO SUL/PE, CLÁUDIO JOSÉ GOMES DE AMORIM JÚNIOR, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1403,68 +1406,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/154/propostadeindicacao01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/158/propostadeindicao_002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento-1-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento-2-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento-3-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento-4-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/140/requerimento-05-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento-06-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento-07-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento-08-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento-09-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento-10-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento011-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento012-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento013-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento014-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento015-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento-16-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/160/requerimento-17-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento-18-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/162/requerimento-19-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/163/requerimento-20-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento-21-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento-22-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_23-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento-024-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento-25-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/180/requerimento-26-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento-27-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento-28-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento-29-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento-30-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento-31-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento-32-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento-33-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento-34-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento-35-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento-36-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento-37-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento-38-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento-039-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento-040-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_41_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_42_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_43_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/134/projetodelei012025executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_executivo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_executivo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_executivo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_executivo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projetodeleiexecutivo-07-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projetodeleiexcutivo0082025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projetodeleiexcutivo0092025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/213/projetoexecutivo010202520251127_08183327.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/220/projetodeleiexcutivo0112025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/139/projetodeleilegislativo-01-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/150/projetodelei002-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/149/projetodelei03-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/148/projetodelei04-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_legislativo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/174/projetodeleilegislativo006-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/188/projetodeleilegislativo-07-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/192/projetodeleilegislativo-08-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/193/projetodeleilegislativo-09-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projetodeleilegislativo-010-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projetodeleilegislativo-011-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_legislativo0122025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/157/projetoderesolucao-01-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/167/projetoderesolucao-02-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/176/projetoderesolucao003-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/175/projetoderesolucao-04-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projetoderesolucao-05-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/133/projetodedecreto01-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/155/projetodedecreto02-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/208/projetodedecreto-titulodecidadao-04-202520251128_08053138.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/209/projetodedecreto-titulodecidadao-05-202520251128_07464972.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/210/projetodedecreto-titulodecidadao-06-202520251128_08083345.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_decreto_legislativo7_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_decreto_8_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_decreto_09_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_decreto_10_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_decreto_11_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_decreto_12_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/173/proposta_de_emenda_01-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/204/mocaodeaplausos-01-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/205/mocaodeaplausos-02-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/211/mocaodeaplauso03_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/226/mocao_de_aplauso004_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/154/propostadeindicacao01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/158/propostadeindicao_002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento-1-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento-2-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento-3-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento-4-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/140/requerimento-05-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento-06-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento-07-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento-08-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento-09-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento-10-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento011-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento012-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento013-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento014-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento015-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento-16-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/160/requerimento-17-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento-18-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/162/requerimento-19-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/163/requerimento-20-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento-21-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento-22-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_23-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento-024-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento-25-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/180/requerimento-26-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento-27-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento-28-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento-29-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento-30-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento-31-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento-32-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento-33-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento-34-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento-35-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento-36-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento-37-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento-38-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento-039-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento-040-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_41_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_42_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_43_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/134/projetodelei012025executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_executivo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_executivo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_executivo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_executivo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projetodeleiexecutivo-07-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projetodeleiexcutivo0082025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projetodeleiexcutivo0092025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/213/projetoexecutivo010202520251127_08183327.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/220/projetodeleiexcutivo0112025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/139/projetodeleilegislativo-01-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/150/projetodelei002-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/149/projetodelei03-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/148/projetodelei04-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_legislativo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/174/projetodeleilegislativo006-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/188/projetodeleilegislativo-07-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/192/projetodeleilegislativo-08-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/193/projetodeleilegislativo-09-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projetodeleilegislativo-010-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projetodeleilegislativo-011-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_legislativo0122025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/157/projetoderesolucao-01-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/167/projetoderesolucao-02-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/176/projetoderesolucao003-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/175/projetoderesolucao-04-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projetoderesolucao-05-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/133/projetodedecreto01-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/155/projetodedecreto02-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/208/projetodedecreto-titulodecidadao-04-202520251128_08053138.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/209/projetodedecreto-titulodecidadao-05-202520251128_07464972.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/210/projetodedecreto-titulodecidadao-06-202520251128_08083345.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_decreto_legislativo7_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_decreto_8_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_decreto_09_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_decreto_10_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_decreto_11_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_decreto_12_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_decreto_13_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/173/proposta_de_emenda_01-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/204/mocaodeaplausos-01-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/205/mocaodeaplausos-02-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/211/mocaodeaplauso03_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobeneditodosul.pe.leg.br/media/sapl/public/materialegislativa/2025/226/mocao_de_aplauso004_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3680,184 +3683,184 @@
       </c>
       <c r="H86" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>327</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>72</v>
       </c>
       <c r="D87" t="s">
         <v>291</v>
       </c>
       <c r="E87" t="s">
         <v>292</v>
       </c>
       <c r="F87" t="s">
         <v>122</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>217</v>
+        <v>328</v>
       </c>
       <c r="H87" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E88" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H88" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E89" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F89" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H89" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>17</v>
       </c>
       <c r="D90" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E90" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F90" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H90" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>30</v>
       </c>
       <c r="D91" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E91" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F91" t="s">
         <v>56</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H91" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>34</v>
       </c>
       <c r="D92" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E92" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F92" t="s">
         <v>35</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H92" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>